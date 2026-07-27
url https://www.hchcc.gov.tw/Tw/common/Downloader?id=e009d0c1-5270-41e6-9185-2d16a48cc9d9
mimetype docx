--- v0 (2026-05-25)
+++ v1 (2026-07-27)
@@ -469,53 +469,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17DC810E" w14:textId="77777777" w:rsidR="00935DEE" w:rsidRPr="00300A19" w:rsidRDefault="00935DEE" w:rsidP="002E4637">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D82AEF" w:rsidRPr="00300A19" w14:paraId="04C10083" w14:textId="6D930E28" w:rsidTr="00D92DB1">
+      <w:tr w:rsidR="00D82AEF" w:rsidRPr="00300A19" w14:paraId="04C10083" w14:textId="6D930E28" w:rsidTr="00BE68AB">
         <w:trPr>
-          <w:trHeight w:val="557"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B5E0C5B" w14:textId="3B1EC2F7" w:rsidR="00D82AEF" w:rsidRDefault="00D82AEF" w:rsidP="00300A19">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>節目總長</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -595,53 +595,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D9312F0" w14:textId="292DD6D0" w:rsidR="00D82AEF" w:rsidRPr="00300A19" w:rsidRDefault="006F26AE" w:rsidP="006F26AE">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>分鐘</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D82AEF" w:rsidRPr="00300A19" w14:paraId="55D5CF14" w14:textId="7292C8AA" w:rsidTr="00B62067">
+      <w:tr w:rsidR="00D82AEF" w:rsidRPr="00300A19" w14:paraId="55D5CF14" w14:textId="7292C8AA" w:rsidTr="00BE68AB">
         <w:trPr>
-          <w:trHeight w:val="409"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51016F27" w14:textId="77777777" w:rsidR="00D82AEF" w:rsidRDefault="00D82AEF" w:rsidP="00300A19">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -678,53 +678,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04290DCF" w14:textId="1DC4D296" w:rsidR="00D82AEF" w:rsidRPr="00300A19" w:rsidRDefault="006F26AE" w:rsidP="006F26AE">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>分鐘</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D82AEF" w:rsidRPr="00300A19" w14:paraId="0A35F59A" w14:textId="6420BFEA" w:rsidTr="00D92DB1">
+      <w:tr w:rsidR="00D82AEF" w:rsidRPr="00300A19" w14:paraId="0A35F59A" w14:textId="6420BFEA" w:rsidTr="00BE68AB">
         <w:trPr>
-          <w:trHeight w:val="558"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26402B1B" w14:textId="77777777" w:rsidR="00D82AEF" w:rsidRDefault="00D82AEF" w:rsidP="00300A19">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06C27D89" w14:textId="3D674BE7" w:rsidR="00D82AEF" w:rsidRPr="00300A19" w:rsidRDefault="002E4637" w:rsidP="00D25555">
@@ -773,53 +773,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="576F4FB8" w14:textId="22CF871B" w:rsidR="00D82AEF" w:rsidRPr="00300A19" w:rsidRDefault="006F26AE" w:rsidP="006F26AE">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>分鐘</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D25555" w:rsidRPr="00300A19" w14:paraId="1BF5F6E2" w14:textId="632F5721" w:rsidTr="00C7059E">
+      <w:tr w:rsidR="00D25555" w:rsidRPr="00300A19" w14:paraId="1BF5F6E2" w14:textId="632F5721" w:rsidTr="00AA558F">
         <w:trPr>
-          <w:trHeight w:val="560"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EBC60B2" w14:textId="517E0B67" w:rsidR="00D25555" w:rsidRDefault="00D25555" w:rsidP="00076B6B">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>觀眾進場</w:t>
             </w:r>
             <w:r w:rsidR="006C4363">
               <w:rPr>
@@ -1080,53 +1080,53 @@
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C49B846" w14:textId="77777777" w:rsidR="00D25555" w:rsidRPr="00300A19" w:rsidRDefault="00D25555" w:rsidP="00BF4A04">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D25555" w:rsidRPr="00300A19" w14:paraId="6B9B2058" w14:textId="4C354B10" w:rsidTr="00F72261">
+      <w:tr w:rsidR="00D25555" w:rsidRPr="00300A19" w14:paraId="6B9B2058" w14:textId="4C354B10" w:rsidTr="00AA558F">
         <w:trPr>
-          <w:trHeight w:val="548"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39A01A96" w14:textId="77777777" w:rsidR="00D25555" w:rsidRDefault="00D25555" w:rsidP="00300A19">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E28AD9B" w14:textId="17C45126" w:rsidR="00D25555" w:rsidRPr="004441A0" w:rsidRDefault="00D25555" w:rsidP="004441A0">
             <w:pPr>
@@ -1338,168 +1338,157 @@
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>先</w:t>
             </w:r>
             <w:r w:rsidR="00C47333" w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開放1樓坐滿，再開放2樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C7059E" w:rsidRPr="00300A19" w14:paraId="5348B704" w14:textId="77777777" w:rsidTr="00B62067">
+      <w:tr w:rsidR="00C7059E" w:rsidRPr="00300A19" w14:paraId="5348B704" w14:textId="77777777" w:rsidTr="00AA558F">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46585FE6" w14:textId="77777777" w:rsidR="00C7059E" w:rsidRPr="00300A19" w:rsidRDefault="00C7059E" w:rsidP="00300A19">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>遲到觀眾處理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27F10959" w14:textId="47BCBE57" w:rsidR="00C7059E" w:rsidRPr="00300A19" w:rsidRDefault="00C7059E" w:rsidP="00C7059E">
+          <w:p w14:paraId="27F10959" w14:textId="47BCBE57" w:rsidR="00C7059E" w:rsidRPr="00300A19" w:rsidRDefault="00C7059E" w:rsidP="00AA558F">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>隨時</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A9D0A1B" w14:textId="2B534E10" w:rsidR="00C7059E" w:rsidRDefault="00C7059E" w:rsidP="00C7059E">
-[...1 lines deleted...]
-              <w:spacing w:line="400" w:lineRule="exact"/>
+          <w:p w14:paraId="23B6EE94" w14:textId="3B12719B" w:rsidR="00B62067" w:rsidRPr="00B62067" w:rsidRDefault="00C7059E" w:rsidP="00AA558F">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00076B6B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
+              <w:t>特定進場點</w:t>
+            </w:r>
+            <w:r w:rsidR="00073362">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00B62067">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>曲跟曲中間</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79F5B97A" w14:textId="54CACDD9" w:rsidR="00C7059E" w:rsidRPr="00300A19" w:rsidRDefault="00C7059E" w:rsidP="00AA558F">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00076B6B">
-[...40 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>中場休息時間</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="662A7880" w14:textId="69A35DDD" w:rsidR="00C7059E" w:rsidRPr="00076B6B" w:rsidRDefault="00C7059E" w:rsidP="00C7059E">
+          <w:p w14:paraId="662A7880" w14:textId="69A35DDD" w:rsidR="00C7059E" w:rsidRPr="00076B6B" w:rsidRDefault="00C7059E" w:rsidP="00AA558F">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>團隊自行控制</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
@@ -1898,51 +1887,51 @@
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，商品內容</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>︰</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD3135" w:rsidRPr="00300A19" w14:paraId="01D4E084" w14:textId="080719F8" w:rsidTr="00C7059E">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6193A7EF" w14:textId="15E2FBD2" w:rsidR="00AD3135" w:rsidRPr="00935DEE" w:rsidRDefault="00AD3135" w:rsidP="00B16679">
+          <w:p w14:paraId="6193A7EF" w14:textId="20B3A665" w:rsidR="00073362" w:rsidRPr="00935DEE" w:rsidRDefault="00AD3135" w:rsidP="00073362">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00935DEE">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>租借設備</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F86207A" w14:textId="77777777" w:rsidR="00AD3135" w:rsidRDefault="00AD3135" w:rsidP="00C7059E">
@@ -2861,63 +2850,91 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01B8266D" w14:textId="370A09C0" w:rsidR="00193B64" w:rsidRPr="00300A19" w:rsidRDefault="00BC54F5" w:rsidP="005508E8">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>其他注意事項</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9074" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="717556B9" w14:textId="6B5F3921" w:rsidR="00193B64" w:rsidRPr="0096719B" w:rsidRDefault="00BC54F5" w:rsidP="0096719B">
+          <w:p w14:paraId="38D51276" w14:textId="66C03D67" w:rsidR="00007A95" w:rsidRDefault="005F32D1" w:rsidP="0096719B">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:firstLineChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>團隊</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00007A95">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>工作人員皆應佩戴工作證或穿著統一制服。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="717556B9" w14:textId="61321195" w:rsidR="00193B64" w:rsidRPr="0096719B" w:rsidRDefault="00BC54F5" w:rsidP="0096719B">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0096719B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>演藝廳前</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0096719B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>臺</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00B1492B" w:rsidRPr="0096719B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>禁止用餐，工作人員如有用餐需求，應統一安排於後</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00B1492B" w:rsidRPr="0096719B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
@@ -2933,51 +2950,51 @@
             <w:r w:rsidRPr="0096719B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r w:rsidR="00C7059E" w:rsidRPr="0096719B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="001E48F8" w:rsidRPr="0096719B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>如另有志工用餐需求者，請提前向館方提出</w:t>
             </w:r>
             <w:r w:rsidR="00C7059E" w:rsidRPr="0096719B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67DCA38F" w14:textId="57D6F161" w:rsidR="00193B64" w:rsidRPr="0096719B" w:rsidRDefault="00B1492B" w:rsidP="0096719B">
+          <w:p w14:paraId="67DCA38F" w14:textId="50CE22C0" w:rsidR="00073362" w:rsidRPr="00007A95" w:rsidRDefault="00B1492B" w:rsidP="00007A95">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:firstLineChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096719B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>如有向場館租借設備</w:t>
             </w:r>
             <w:r w:rsidR="00C7059E" w:rsidRPr="0096719B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="001E48F8" w:rsidRPr="0096719B">
@@ -3824,58 +3841,58 @@
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00883428" w:rsidRPr="00152F29" w:rsidSect="00E63E99">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="284" w:right="284" w:bottom="284" w:left="284" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="423"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E071C03" w14:textId="77777777" w:rsidR="001D5E4C" w:rsidRDefault="001D5E4C" w:rsidP="00CB1989">
+    <w:p w14:paraId="6F6337CD" w14:textId="77777777" w:rsidR="00BF54F6" w:rsidRDefault="00BF54F6" w:rsidP="00CB1989">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C6EF816" w14:textId="77777777" w:rsidR="001D5E4C" w:rsidRDefault="001D5E4C" w:rsidP="00CB1989">
+    <w:p w14:paraId="32A09F34" w14:textId="77777777" w:rsidR="00BF54F6" w:rsidRDefault="00BF54F6" w:rsidP="00CB1989">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
@@ -3906,58 +3923,58 @@
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="515504E1" w14:textId="77777777" w:rsidR="001D5E4C" w:rsidRDefault="001D5E4C" w:rsidP="00CB1989">
+    <w:p w14:paraId="2D66939B" w14:textId="77777777" w:rsidR="00BF54F6" w:rsidRDefault="00BF54F6" w:rsidP="00CB1989">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03304EF2" w14:textId="77777777" w:rsidR="001D5E4C" w:rsidRDefault="001D5E4C" w:rsidP="00CB1989">
+    <w:p w14:paraId="5F756FA1" w14:textId="77777777" w:rsidR="00BF54F6" w:rsidRDefault="00BF54F6" w:rsidP="00CB1989">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00E446D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5DADBAC"/>
     <w:lvl w:ilvl="0" w:tplc="8C3EA4EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -8426,56 +8443,58 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0002084D"/>
     <w:rsid w:val="0000298E"/>
     <w:rsid w:val="000050FF"/>
     <w:rsid w:val="00005F35"/>
+    <w:rsid w:val="00007A95"/>
     <w:rsid w:val="0002084D"/>
     <w:rsid w:val="0003646F"/>
     <w:rsid w:val="000501E6"/>
     <w:rsid w:val="00053B7E"/>
     <w:rsid w:val="00067754"/>
     <w:rsid w:val="0007100C"/>
+    <w:rsid w:val="00073362"/>
     <w:rsid w:val="00075095"/>
     <w:rsid w:val="00076B6B"/>
     <w:rsid w:val="000C0B24"/>
     <w:rsid w:val="000C1C08"/>
     <w:rsid w:val="000C7C04"/>
     <w:rsid w:val="000D3930"/>
     <w:rsid w:val="001109DC"/>
     <w:rsid w:val="00110E48"/>
     <w:rsid w:val="00127C50"/>
     <w:rsid w:val="00135547"/>
     <w:rsid w:val="00145239"/>
     <w:rsid w:val="00147632"/>
     <w:rsid w:val="00152F29"/>
     <w:rsid w:val="00161031"/>
     <w:rsid w:val="00171622"/>
     <w:rsid w:val="00173B0F"/>
     <w:rsid w:val="00193B64"/>
     <w:rsid w:val="00196CF7"/>
     <w:rsid w:val="001A0BCD"/>
     <w:rsid w:val="001A66D9"/>
     <w:rsid w:val="001A79F7"/>
     <w:rsid w:val="001B3EE5"/>
     <w:rsid w:val="001B4C89"/>
     <w:rsid w:val="001C3C5E"/>
     <w:rsid w:val="001D5E4C"/>
@@ -8495,50 +8514,51 @@
     <w:rsid w:val="002E704E"/>
     <w:rsid w:val="00300A19"/>
     <w:rsid w:val="00303EB3"/>
     <w:rsid w:val="00312149"/>
     <w:rsid w:val="00320303"/>
     <w:rsid w:val="003275C2"/>
     <w:rsid w:val="0033110B"/>
     <w:rsid w:val="003775F8"/>
     <w:rsid w:val="003F2687"/>
     <w:rsid w:val="00402944"/>
     <w:rsid w:val="00415C98"/>
     <w:rsid w:val="00440551"/>
     <w:rsid w:val="004441A0"/>
     <w:rsid w:val="00445F65"/>
     <w:rsid w:val="00476B6D"/>
     <w:rsid w:val="00504008"/>
     <w:rsid w:val="00510172"/>
     <w:rsid w:val="00515EEB"/>
     <w:rsid w:val="005258BB"/>
     <w:rsid w:val="005508E8"/>
     <w:rsid w:val="00582CCC"/>
     <w:rsid w:val="00586F3F"/>
     <w:rsid w:val="005A67B0"/>
     <w:rsid w:val="005D030A"/>
     <w:rsid w:val="005D03A6"/>
+    <w:rsid w:val="005F32D1"/>
     <w:rsid w:val="005F38EA"/>
     <w:rsid w:val="00612D70"/>
     <w:rsid w:val="00644472"/>
     <w:rsid w:val="006538D6"/>
     <w:rsid w:val="006910C5"/>
     <w:rsid w:val="006A42A7"/>
     <w:rsid w:val="006C3C0F"/>
     <w:rsid w:val="006C4363"/>
     <w:rsid w:val="006D35C2"/>
     <w:rsid w:val="006F26AE"/>
     <w:rsid w:val="00707081"/>
     <w:rsid w:val="00740113"/>
     <w:rsid w:val="00741A2C"/>
     <w:rsid w:val="007600D4"/>
     <w:rsid w:val="00764D46"/>
     <w:rsid w:val="00774C4D"/>
     <w:rsid w:val="007858AA"/>
     <w:rsid w:val="0079482D"/>
     <w:rsid w:val="007C79B3"/>
     <w:rsid w:val="007F4349"/>
     <w:rsid w:val="007F4DC0"/>
     <w:rsid w:val="0080186C"/>
     <w:rsid w:val="008105C4"/>
     <w:rsid w:val="00813483"/>
     <w:rsid w:val="008244D5"/>
@@ -8554,70 +8574,74 @@
     <w:rsid w:val="008F45AA"/>
     <w:rsid w:val="0091550E"/>
     <w:rsid w:val="00923C52"/>
     <w:rsid w:val="00931AF6"/>
     <w:rsid w:val="009352FD"/>
     <w:rsid w:val="00935DEE"/>
     <w:rsid w:val="0096719B"/>
     <w:rsid w:val="00984FAB"/>
     <w:rsid w:val="00993C9A"/>
     <w:rsid w:val="009A3510"/>
     <w:rsid w:val="009A6B90"/>
     <w:rsid w:val="009B7651"/>
     <w:rsid w:val="009E22F1"/>
     <w:rsid w:val="009F2CFE"/>
     <w:rsid w:val="009F7815"/>
     <w:rsid w:val="00A02D74"/>
     <w:rsid w:val="00A12052"/>
     <w:rsid w:val="00A15585"/>
     <w:rsid w:val="00A21F01"/>
     <w:rsid w:val="00A42280"/>
     <w:rsid w:val="00A449B2"/>
     <w:rsid w:val="00A461D7"/>
     <w:rsid w:val="00A74711"/>
     <w:rsid w:val="00A77B54"/>
     <w:rsid w:val="00A811CD"/>
+    <w:rsid w:val="00AA558F"/>
     <w:rsid w:val="00AB469C"/>
     <w:rsid w:val="00AC2305"/>
     <w:rsid w:val="00AC38B1"/>
     <w:rsid w:val="00AD3135"/>
     <w:rsid w:val="00AE04FE"/>
     <w:rsid w:val="00AE5358"/>
     <w:rsid w:val="00AE75EE"/>
     <w:rsid w:val="00AF1CED"/>
     <w:rsid w:val="00B1492B"/>
     <w:rsid w:val="00B16679"/>
     <w:rsid w:val="00B2028A"/>
     <w:rsid w:val="00B42EAE"/>
     <w:rsid w:val="00B62067"/>
     <w:rsid w:val="00B9484D"/>
     <w:rsid w:val="00BB05E6"/>
     <w:rsid w:val="00BB41AE"/>
+    <w:rsid w:val="00BB7D35"/>
     <w:rsid w:val="00BC54F5"/>
+    <w:rsid w:val="00BE68AB"/>
     <w:rsid w:val="00BF2504"/>
     <w:rsid w:val="00BF4A04"/>
     <w:rsid w:val="00BF4FDF"/>
+    <w:rsid w:val="00BF54F6"/>
     <w:rsid w:val="00C21D1F"/>
     <w:rsid w:val="00C2411E"/>
     <w:rsid w:val="00C327CB"/>
     <w:rsid w:val="00C47333"/>
     <w:rsid w:val="00C50C16"/>
     <w:rsid w:val="00C54778"/>
     <w:rsid w:val="00C7059E"/>
     <w:rsid w:val="00C86503"/>
     <w:rsid w:val="00C9019D"/>
     <w:rsid w:val="00CB1989"/>
     <w:rsid w:val="00CB587E"/>
     <w:rsid w:val="00CB60BE"/>
     <w:rsid w:val="00CC1682"/>
     <w:rsid w:val="00CF37D4"/>
     <w:rsid w:val="00D03181"/>
     <w:rsid w:val="00D25555"/>
     <w:rsid w:val="00D66745"/>
     <w:rsid w:val="00D77B62"/>
     <w:rsid w:val="00D77F0C"/>
     <w:rsid w:val="00D81AEA"/>
     <w:rsid w:val="00D82AEF"/>
     <w:rsid w:val="00D92DB1"/>
     <w:rsid w:val="00D94A1B"/>
     <w:rsid w:val="00DA09B4"/>
     <w:rsid w:val="00DA79FE"/>
@@ -9826,63 +9850,63 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC498262-15B2-43FF-AF27-7E5E7119D5BC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D86BDCC-1704-4B7B-92BE-CCE53E3FB54D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>161</Words>
-  <Characters>919</Characters>
+  <Words>164</Words>
+  <Characters>937</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1078</CharactersWithSpaces>
+  <CharactersWithSpaces>1099</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ｊean</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>