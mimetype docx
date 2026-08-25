--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -76,432 +76,429 @@
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
       <w:r w:rsidR="00AD54DA" w:rsidRPr="00AD54DA">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>演出日期：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="9782" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1972"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="291"/>
+        <w:gridCol w:w="1858"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="121"/>
         <w:gridCol w:w="3550"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidTr="005865FF">
+      <w:tr w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidTr="00F67658">
         <w:trPr>
           <w:trHeight w:val="620"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1972" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="00EC4D8D" w:rsidP="00F22B77">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>團隊名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="00EC4D8D" w:rsidP="006F4339">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1289" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="00EC4D8D" w:rsidP="00F67658">
+            <w:pPr>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>節目名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="00EC4D8D" w:rsidP="00ED1AE0">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...20 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidTr="005865FF">
+      <w:tr w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidTr="00F67658">
         <w:trPr>
           <w:trHeight w:val="688"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1972" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="00EC4D8D" w:rsidP="00F22B77">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>前台負責人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="00EC4D8D" w:rsidP="006F4339">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1289" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="00EC4D8D" w:rsidP="00F67658">
+            <w:pPr>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>連絡電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="00EC4D8D" w:rsidP="00ED1AE0">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...20 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidTr="005865FF">
+      <w:tr w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidTr="00F67658">
         <w:trPr>
-          <w:trHeight w:val="2257"/>
+          <w:trHeight w:val="2056"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1972" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="00EC4D8D" w:rsidP="00F22B77">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1AE0">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>前台佈置</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EC4D8D" w:rsidRPr="006F4339" w:rsidRDefault="005865FF" w:rsidP="00CF66BE">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>設備租借</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="005865FF" w:rsidRDefault="005865FF" w:rsidP="005865FF">
+            <w:tcW w:w="5231" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005865FF" w:rsidRDefault="005865FF" w:rsidP="00F67658">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>長條桌</w:t>
             </w:r>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/4張</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005865FF" w:rsidRPr="00300A19" w:rsidRDefault="005865FF" w:rsidP="005865FF">
+          <w:p w:rsidR="005865FF" w:rsidRPr="00300A19" w:rsidRDefault="005865FF" w:rsidP="00F67658">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="001E48F8">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>折疊椅</w:t>
             </w:r>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>張</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005865FF" w:rsidRPr="00300A19" w:rsidRDefault="005865FF" w:rsidP="005865FF">
+          <w:p w:rsidR="005865FF" w:rsidRPr="00300A19" w:rsidRDefault="005865FF" w:rsidP="00F67658">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="001E48F8">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>A1</w:t>
             </w:r>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>海報架</w:t>
             </w:r>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> /4組</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005865FF" w:rsidRDefault="005865FF" w:rsidP="005865FF">
+          <w:p w:rsidR="005865FF" w:rsidRDefault="005865FF" w:rsidP="00F67658">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="001E48F8">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>A3</w:t>
             </w:r>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>指示牌</w:t>
             </w:r>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> /4組</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="005865FF" w:rsidP="005865FF">
-[...1 lines deleted...]
-              <w:spacing w:line="500" w:lineRule="exact"/>
+          <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="005865FF" w:rsidP="00F67658">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC54F5">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>桌</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC54F5">
@@ -510,220 +507,220 @@
               </w:rPr>
               <w:t>巾</w:t>
             </w:r>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00300A19">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> /4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>條</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidTr="005865FF">
+      <w:tr w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidTr="00F67658">
         <w:trPr>
-          <w:trHeight w:val="560"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1972" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="00EC4D8D" w:rsidP="00F22B77">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="00EC4D8D" w:rsidP="00CF66BE">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>前台場</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>佈</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5231" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="00EC4D8D" w:rsidP="00ED1AE0">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidTr="005865FF">
+      <w:tr w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidTr="00F67658">
         <w:trPr>
-          <w:trHeight w:val="554"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1972" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="00EC4D8D" w:rsidP="00F22B77">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EC4D8D" w:rsidRDefault="00EC4D8D" w:rsidP="00CF66BE">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>前台離場</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5231" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="00EC4D8D" w:rsidP="00ED1AE0">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidTr="00AB09C3">
+      <w:tr w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidTr="00F67658">
         <w:trPr>
           <w:trHeight w:val="3194"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1972" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="00EC4D8D" w:rsidP="00F22B77">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1AE0">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>演出節目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7810" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="7924" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D018E9" w:rsidRPr="00D018E9" w:rsidRDefault="00D018E9" w:rsidP="00ED1AE0">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開放</w:t>
             </w:r>
             <w:r w:rsidR="005865FF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>驗票</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
@@ -809,576 +806,627 @@
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED1AE0">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED1AE0">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>分鐘</w:t>
             </w:r>
-            <w:r w:rsidR="00E45F02">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00F67658">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">上半場: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E6A14">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE616E" w:rsidRPr="00FE616E">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>中場休息：</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE616E" w:rsidRPr="00FE616E">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">下半場: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E6A14">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00F67658">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="00EC4D8D" w:rsidP="00ED1AE0">
+            <w:pPr>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>中場：</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC5C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED1AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">無    </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC5C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED1AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>有</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="00EC4D8D" w:rsidP="00ED1AE0">
+            <w:pPr>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED1AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>拍照：</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC5C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED1AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>開放</w:t>
+            </w:r>
+            <w:r w:rsidR="006F5F66">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>觀眾</w:t>
+            </w:r>
+            <w:r w:rsidR="006D7E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>拍照</w:t>
+            </w:r>
+            <w:r w:rsidR="00F67658">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>及錄</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="002E6A14">
+            <w:r w:rsidRPr="00ED1AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>影</w:t>
+            </w:r>
+            <w:r w:rsidR="006F5F66">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED1AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC5C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED1AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>不開放</w:t>
+            </w:r>
+            <w:r w:rsidR="002A670B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E45F02">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002A670B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC5C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="002A670B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>其他</w:t>
+            </w:r>
+            <w:r w:rsidR="002A670B" w:rsidRPr="002A670B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">     </w:t>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EC4D8D" w:rsidRDefault="00EC4D8D" w:rsidP="00ED1AE0">
+            <w:pPr>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED1AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>遲到觀眾：</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC5C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E45F02">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>隨時</w:t>
+            </w:r>
+            <w:r w:rsidR="00F67658">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>進場</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EC4D8D" w:rsidRDefault="00F67658" w:rsidP="00F67658">
+            <w:pPr>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">     </w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00EC4D8D" w:rsidRPr="00ED1AE0" w:rsidRDefault="00EC4D8D" w:rsidP="00ED1AE0">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC5C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC4D8D" w:rsidRPr="00E45F02">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>中場休息時間</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EC4D8D" w:rsidRPr="002E6A14" w:rsidRDefault="00F67658" w:rsidP="00F67658">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>中場：</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="00CC5C1F">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED1AE0">
-[...167 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00EC4D8D" w:rsidRPr="00E45F02">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中場休息時間</w:t>
-[...21 lines deleted...]
-              </w:rPr>
               <w:t>團隊自行控制</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF66BE" w:rsidRPr="004828EB" w:rsidTr="00CF66BE">
+      <w:tr w:rsidR="00CF66BE" w:rsidRPr="004828EB" w:rsidTr="00F67658">
         <w:trPr>
           <w:trHeight w:val="887"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1972" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF66BE" w:rsidRDefault="00CF66BE" w:rsidP="00F22B77">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>入場形式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2715" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF66BE" w:rsidRDefault="00CC5C1F" w:rsidP="00ED1AE0">
+            <w:pPr>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF66BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>售票</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F67658" w:rsidRPr="00F67658" w:rsidRDefault="00F67658" w:rsidP="00ED1AE0">
+            <w:pPr>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F67658">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>索票</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CF66BE" w:rsidRPr="004828EB" w:rsidRDefault="00CC5C1F" w:rsidP="002E6A14">
+            <w:pPr>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF66BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>自由入場</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF66BE" w:rsidRDefault="00CC5C1F" w:rsidP="00ED1AE0">
+          <w:p w:rsidR="00CF66BE" w:rsidRPr="004828EB" w:rsidRDefault="00CF66BE" w:rsidP="00F67658">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>現場售票</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3550" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF66BE" w:rsidRDefault="00CC5C1F" w:rsidP="00CF66BE">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00CF66BE">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>售票</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CF66BE" w:rsidRPr="004828EB" w:rsidRDefault="00CC5C1F" w:rsidP="002E6A14">
+              <w:t>無</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CF66BE" w:rsidRPr="004828EB" w:rsidRDefault="00CC5C1F" w:rsidP="00CF66BE">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00CF66BE">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>自由入場</w:t>
-[...67 lines deleted...]
-              </w:rPr>
               <w:t>有</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E6A14" w:rsidRPr="004828EB" w:rsidTr="005D4906">
+      <w:tr w:rsidR="002E6A14" w:rsidRPr="004828EB" w:rsidTr="00F67658">
         <w:trPr>
           <w:trHeight w:val="988"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1972" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002E6A14" w:rsidRDefault="002E6A14" w:rsidP="00F22B77">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>現場販售商品</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7810" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="7924" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002E6A14" w:rsidRDefault="00CC5C1F" w:rsidP="006F4339">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="002E6A14">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E6A14" w:rsidRDefault="00CC5C1F" w:rsidP="006F4339">
+          <w:p w:rsidR="002E6A14" w:rsidRDefault="00CC5C1F" w:rsidP="00F67658">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="002E6A14">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>有，商品內容:</w:t>
+              <w:t>有，商品內容</w:t>
+            </w:r>
+            <w:r w:rsidR="00F67658">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E6A14" w:rsidRPr="004828EB" w:rsidTr="005D4906">
+      <w:tr w:rsidR="002E6A14" w:rsidRPr="004828EB" w:rsidTr="00F67658">
         <w:trPr>
           <w:trHeight w:val="1413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1972" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002E6A14" w:rsidRPr="006F4339" w:rsidRDefault="002E6A14" w:rsidP="00F22B77">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>觀眾席配置</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7810" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="7924" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002E6A14" w:rsidRDefault="00CC5C1F" w:rsidP="00ED1AE0">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="002E6A14">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>三層觀眾席</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002E6A14" w:rsidRDefault="00CC5C1F" w:rsidP="00ED1AE0">
             <w:pPr>
@@ -1410,104 +1458,119 @@
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w:rsidR="002E6A14" w:rsidRPr="006F4339" w:rsidRDefault="00CC5C1F" w:rsidP="00ED1AE0">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="002E6A14">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>坐墊</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D4906" w:rsidRPr="004828EB" w:rsidTr="002E6A14">
+      <w:tr w:rsidR="005D4906" w:rsidRPr="004828EB" w:rsidTr="00F67658">
         <w:trPr>
           <w:trHeight w:val="1547"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1972" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="005D4906" w:rsidRPr="005D4906" w:rsidRDefault="00CC5C1F" w:rsidP="00F22B77">
+            <w:tcW w:w="1858" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F67658" w:rsidRDefault="00CC5C1F" w:rsidP="00F67658">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>演出者</w:t>
             </w:r>
             <w:r w:rsidRPr="0000298E">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>與觀眾</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>互動(</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0000298E">
+              <w:t>互動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D4906" w:rsidRPr="005D4906" w:rsidRDefault="00F67658" w:rsidP="00F67658">
+            <w:pPr>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC5C1F" w:rsidRPr="0000298E">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>拍照或簽名</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="5"/>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7924" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D4906" w:rsidRDefault="00CC5C1F" w:rsidP="00ED1AE0">
             <w:pPr>
               <w:spacing w:line="500" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="005D4906">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005D4906" w:rsidRDefault="00CC5C1F" w:rsidP="00ED1AE0">
             <w:pPr>
@@ -1525,58 +1588,58 @@
             </w:r>
             <w:r w:rsidR="005D4906">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>是，方式：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="009A7585" w:rsidRDefault="009A7585"/>
     <w:sectPr w:rsidR="009A7585" w:rsidSect="00CF66BE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="624" w:right="1077" w:bottom="624" w:left="1077" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00751D6C" w:rsidRDefault="00751D6C" w:rsidP="006D7E9F">
+    <w:p w:rsidR="0097386B" w:rsidRDefault="0097386B" w:rsidP="006D7E9F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00751D6C" w:rsidRDefault="00751D6C" w:rsidP="006D7E9F">
+    <w:p w:rsidR="0097386B" w:rsidRDefault="0097386B" w:rsidP="006D7E9F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
@@ -1585,58 +1648,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00751D6C" w:rsidRDefault="00751D6C" w:rsidP="006D7E9F">
+    <w:p w:rsidR="0097386B" w:rsidRDefault="0097386B" w:rsidP="006D7E9F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00751D6C" w:rsidRDefault="00751D6C" w:rsidP="006D7E9F">
+    <w:p w:rsidR="0097386B" w:rsidRDefault="0097386B" w:rsidP="006D7E9F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -1655,63 +1718,65 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A7585"/>
     <w:rsid w:val="00111C58"/>
     <w:rsid w:val="002A670B"/>
     <w:rsid w:val="002E6A14"/>
     <w:rsid w:val="002F68CC"/>
     <w:rsid w:val="003530F9"/>
     <w:rsid w:val="003A5734"/>
     <w:rsid w:val="003A768D"/>
     <w:rsid w:val="004502AE"/>
     <w:rsid w:val="0045585C"/>
     <w:rsid w:val="004828EB"/>
     <w:rsid w:val="005865FF"/>
     <w:rsid w:val="005D4906"/>
     <w:rsid w:val="006D7E9F"/>
     <w:rsid w:val="006F4339"/>
     <w:rsid w:val="006F5F66"/>
     <w:rsid w:val="0072214D"/>
     <w:rsid w:val="00751D6C"/>
     <w:rsid w:val="0088782B"/>
+    <w:rsid w:val="0097386B"/>
     <w:rsid w:val="009A7585"/>
     <w:rsid w:val="009D1081"/>
     <w:rsid w:val="00A07671"/>
     <w:rsid w:val="00AD54DA"/>
     <w:rsid w:val="00C8478B"/>
     <w:rsid w:val="00CC5C1F"/>
     <w:rsid w:val="00CF66BE"/>
     <w:rsid w:val="00D018E9"/>
     <w:rsid w:val="00E45F02"/>
     <w:rsid w:val="00E66353"/>
     <w:rsid w:val="00EC4D8D"/>
     <w:rsid w:val="00ED1AE0"/>
     <w:rsid w:val="00F22B77"/>
+    <w:rsid w:val="00F67658"/>
     <w:rsid w:val="00FA7B69"/>
     <w:rsid w:val="00FE616E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -2530,50 +2595,50 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>72</Words>
-  <Characters>412</Characters>
+  <Words>74</Words>
+  <Characters>426</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>483</CharactersWithSpaces>
+  <CharactersWithSpaces>499</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>佾小彤</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>